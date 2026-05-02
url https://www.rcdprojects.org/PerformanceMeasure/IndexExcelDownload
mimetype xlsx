--- v2 (2026-02-17)
+++ v3 (2026-05-02)
@@ -1,1512 +1,1512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb6865fc7c14608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27737e3eda6e43faa000ab0a901d1df3.psmdcp" Id="Re8610c1fbdba4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00245183eff46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a78e2069104466381efa1cd1e7cce8b.psmdcp" Id="R6bdfa20cbd154725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="485">
   <x:si>
     <x:t>Performance Measure</x:t>
   </x:si>
   <x:si>
     <x:t>Units</x:t>
   </x:si>
   <x:si>
     <x:t>Subcategory</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Options</x:t>
   </x:si>
   <x:si>
     <x:t>Options</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Conservation Practice (ac.)</x:t>
   </x:si>
   <x:si>
     <x:t>Acre (acres)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Conservation Practice </x:t>
   </x:si>
   <x:si>
+    <x:t>311 - Alley Cropping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327 - Conservation Cover</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328 - Conservation Crop Rotation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329 - Residue and Tillage Management, No Till/Strip Till/Direct Seed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332 - Contour Buffer Strips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 - Cover Crops</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342 - Critical Area Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344 - Residue Management, Seasonal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345 - Residue and Tillage Management, Mulch Till</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346 - Residue and Tillage Management, Ridge Till</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379 - Multi-Story Cropping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380 - Windbreak/Shelterbelt Establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381 - Silvopasture Establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 - Forest Slash Treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386 - Field Border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390 - Riparian Herbaceous Cover</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391 - Riparian Forest Buffer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393 - Filter Strip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412 - Grassed Waterway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420 - Wildlife Habitat Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422 - Hedgerow Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431 - Irrigation System Microirrigation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449 - Irrigation Water Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462 - Precision Land Forming</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484 - Mulching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512 - Forage and biomass Planning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528 - Prescribed Grazing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550 - Range Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561 - Heavy Use Area Protection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590 - Nutrient Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595 - Integrated Pest Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601 - Vegetative Barrier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612 - Tree/Shrub Establishment</x:t>
+  </x:si>
+  <x:si>
     <x:t>650 - Windbreak/Shelterbelt Renovation</x:t>
   </x:si>
   <x:si>
     <x:t>657 - Wetland Restoration</x:t>
   </x:si>
   <x:si>
-    <x:t>422 - Hedgerow Planting</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>666 - Forest Stand Improvement</x:t>
   </x:si>
   <x:si>
-    <x:t>612 - Tree/Shrub Establishment</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>808 - Soil Carbon Amendment (example, compost application)</x:t>
   </x:si>
   <x:si>
-    <x:t>561 - Heavy Use Area Protection</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Operation Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Cropland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dairy/Confined Animal Operation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diverse Ag Operation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orchard</x:t>
   </x:si>
   <x:si>
+    <x:t>Public Land</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range/Pastureland</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vineyard</x:t>
   </x:si>
   <x:si>
-    <x:t>Range/Pastureland</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Agricultural Conservation Practice (ft.)</x:t>
   </x:si>
   <x:si>
     <x:t>Linear Foot (lf)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservation Practice</x:t>
   </x:si>
   <x:si>
+    <x:t>382 - Fence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416 - Livestock Pipeline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430 - Irrigation Pipeline</x:t>
+  </x:si>
+  <x:si>
     <x:t>468 - Lined Waterway or Outlet</x:t>
   </x:si>
   <x:si>
-    <x:t>416 - Livestock Pipeline</x:t>
-[...5 lines deleted...]
-    <x:t>382 - Fence</x:t>
+    <x:t>575 - Trails and Walkways</x:t>
   </x:si>
   <x:si>
     <x:t>584 - Channel Bed Stabilization</x:t>
   </x:si>
   <x:si>
-    <x:t>575 - Trails and Walkways</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agricultural Conservation Practice (no.)</x:t>
   </x:si>
   <x:si>
     <x:t>Each Unit (number)</x:t>
   </x:si>
   <x:si>
+    <x:t>313 - Waste Storage Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317 - Composting Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350 - Sediment Basin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">359 - Waste Treatment Lagoon </x:t>
+  </x:si>
+  <x:si>
+    <x:t>366 - Anaerobic Digester</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372 - Combustion System Improvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374 - Farmstead Energy Improvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378 - Pond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410 - Grade Stabilization Structure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447 - Irrigation System, Tailwater Recovery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533 - Pumping Plant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574 - Spring Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578 - Stream Crossing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605 - Denitrifying Bioreactor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614 - Watering Facility (Tank)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614 - Watering Facility (Trough)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632 - Waste Separation Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634 - Waste Transfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636 - Water Harvesting Catchment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638 - Water and Sediment Control Basin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642 - Water Well</x:t>
+  </x:si>
+  <x:si>
     <x:t>649 - Structures for Wildlife</x:t>
   </x:si>
   <x:si>
-    <x:t>366 - Anaerobic Digester</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Biomass Utilization</x:t>
   </x:si>
   <x:si>
     <x:t>Ton (tons)</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Utilization</x:t>
   </x:si>
   <x:si>
+    <x:t>Energy Production</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Timber Product</x:t>
   </x:si>
   <x:si>
-    <x:t>Energy Production</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Property Ownership</x:t>
   </x:si>
   <x:si>
     <x:t>Federal</x:t>
   </x:si>
   <x:si>
+    <x:t>Local</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
-    <x:t>Local</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Tribal</x:t>
   </x:si>
   <x:si>
     <x:t>Defensible Space Inspections</x:t>
   </x:si>
   <x:si>
     <x:t>CAL FIRE UNIT</x:t>
   </x:si>
   <x:si>
+    <x:t>Amador- El Dorado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno-Kings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Del-Norte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen-Modoc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madera-Marisposa-Merced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nevada-Yuba-Placer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Benito-Monterey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Luis Obispo</x:t>
   </x:si>
   <x:si>
+    <x:t>San Mateo-Santa Cruz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta-Trinity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonoma-Lake Napa</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tehama-Glenn</x:t>
   </x:si>
   <x:si>
     <x:t>Tulare</x:t>
   </x:si>
   <x:si>
     <x:t>Tuolumne-Calaveras</x:t>
   </x:si>
   <x:si>
-    <x:t>San Benito-Monterey</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Events</x:t>
   </x:si>
   <x:si>
     <x:t>Event Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Cleanups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farm Tours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legislative</x:t>
+  </x:si>
+  <x:si>
     <x:t>Outreach/Education</x:t>
   </x:si>
   <x:si>
     <x:t>Project Tour</x:t>
   </x:si>
   <x:si>
-    <x:t>Legislative</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Symposium</x:t>
   </x:si>
   <x:si>
+    <x:t>Technical Training</x:t>
+  </x:si>
+  <x:si>
     <x:t>Workshop</x:t>
   </x:si>
   <x:si>
-    <x:t>Technical Training</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Fish Passage Barrier Treatment</x:t>
   </x:si>
   <x:si>
     <x:t>Barrier Type</x:t>
   </x:si>
   <x:si>
     <x:t>Man-made</x:t>
   </x:si>
   <x:si>
     <x:t>Natural</x:t>
   </x:si>
   <x:si>
     <x:t>Treatment Types</x:t>
   </x:si>
   <x:si>
     <x:t>Mitigation</x:t>
   </x:si>
   <x:si>
     <x:t>Removal</x:t>
   </x:si>
   <x:si>
     <x:t>Fuels Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Treatment Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Biomass Removal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brush Removal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hand Thinning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hazardous Tree Removal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mechanical Thinning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pile and Burn</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prescribed Burn</x:t>
   </x:si>
   <x:si>
-    <x:t>Mechanical Thinning</x:t>
-[...11 lines deleted...]
-    <x:t>Brush Removal</x:t>
+    <x:t>Prescribed Grazing</x:t>
   </x:si>
   <x:si>
     <x:t>Pruning</x:t>
   </x:si>
   <x:si>
-    <x:t>Biomass Removal</x:t>
-[...5 lines deleted...]
-    <x:t>Prescribed Grazing</x:t>
+    <x:t>Amador-El Dorado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Del Norte</x:t>
   </x:si>
   <x:si>
     <x:t>Madera-Mariposa-Merced</x:t>
   </x:si>
   <x:si>
-    <x:t>Humboldt Del Norte</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Project Objective</x:t>
   </x:si>
   <x:si>
+    <x:t>Defensible Space</x:t>
+  </x:si>
+  <x:si>
     <x:t>Forest Resiliency</x:t>
   </x:si>
   <x:si>
     <x:t>Shaded Fuelbreak</x:t>
   </x:si>
   <x:si>
-    <x:t>Defensible Space</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forest Pest Management</x:t>
   </x:si>
   <x:si>
+    <x:t>Remove dead and dying</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thinning to reduce competition</x:t>
   </x:si>
   <x:si>
-    <x:t>Remove dead and dying</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Pest Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Diseases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insects</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOD</x:t>
   </x:si>
   <x:si>
-    <x:t>Diseases</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Forestry Conservation Practice</x:t>
   </x:si>
   <x:si>
+    <x:t>314 - Brush Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383 - Fuel Break</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 - Woody Residue Treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394 - Firebreak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490 - Tree/Shrub Site Prep</x:t>
+  </x:si>
+  <x:si>
     <x:t>660 - Tree/Shrub Pruning</x:t>
   </x:si>
   <x:si>
-    <x:t>490 - Tree/Shrub Site Prep</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Forestry GHG Reduction (Annual)</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Mitigation</x:t>
   </x:si>
   <x:si>
     <x:t>Avoided Emission</x:t>
   </x:si>
   <x:si>
     <x:t>Sequestered</x:t>
   </x:si>
   <x:si>
     <x:t>Accounting Method</x:t>
   </x:si>
   <x:si>
+    <x:t>ARB Compliance Market Protocol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARB Greenhouse Gas Calculator Tool – Forest Health Grant Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR - Voluntary Market Protocol</x:t>
+  </x:si>
+  <x:si>
     <x:t>USFS COLE (Carbon On Line Estimator)</x:t>
   </x:si>
   <x:si>
-    <x:t>CAR - Voluntary Market Protocol</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Growth/Yield Model Used</x:t>
   </x:si>
   <x:si>
+    <x:t>CACTOS (CA Conifer Timber Output Simulator)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORSEE (Forest and Stand Evaluation Environment)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPS (Forest Projection System)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPS (Stand Projection System)</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">USFS FVS (Forest Vegetation Simulator) </x:t>
   </x:si>
   <x:si>
-    <x:t>SPS (Stand Projection System)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GHG Reduction (Annual)</x:t>
   </x:si>
   <x:si>
     <x:t>Land Use</x:t>
   </x:si>
   <x:si>
+    <x:t>Farm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ranch</x:t>
+  </x:si>
+  <x:si>
     <x:t>Urban/Suburban</x:t>
   </x:si>
   <x:si>
-    <x:t>Ranch</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>COMET-Farm</x:t>
   </x:si>
   <x:si>
     <x:t>COMET-Planner</x:t>
   </x:si>
   <x:si>
+    <x:t>Compost-Planner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPA Greenhouse Gas Equivalencies Calculator</x:t>
+  </x:si>
+  <x:si>
     <x:t>Local Peer-Reviewed</x:t>
   </x:si>
   <x:si>
     <x:t>SWEEP GHG Emissions Reduction Calculator</x:t>
   </x:si>
   <x:si>
-    <x:t>Compost-Planner</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GHG Reduction (Cumulative 20 yr) Expected PM only</x:t>
   </x:si>
   <x:si>
+    <x:t>Farm/Ranch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forestland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suburban/urban</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wildland</x:t>
   </x:si>
   <x:si>
-    <x:t>Suburban/urban</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Habitat Restoration/Creation</x:t>
   </x:si>
   <x:si>
     <x:t>Habitat Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Coastal prairie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estuarine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lacustrine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oak woodland</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other sensitive habitat</x:t>
   </x:si>
   <x:si>
-    <x:t>Oak woodland</x:t>
-[...2 lines deleted...]
-    <x:t>Coastal prairie</x:t>
+    <x:t>Palustrine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riparian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salt marsh</x:t>
   </x:si>
   <x:si>
     <x:t>Seasonal wetland</x:t>
   </x:si>
   <x:si>
+    <x:t>Vernal pool</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wet meadow</x:t>
   </x:si>
   <x:si>
-    <x:t>Riparian</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Action Taken</x:t>
   </x:si>
   <x:si>
     <x:t>Created</x:t>
   </x:si>
   <x:si>
+    <x:t>Enhanced</x:t>
+  </x:si>
+  <x:si>
     <x:t>Restored</x:t>
   </x:si>
   <x:si>
-    <x:t>Enhanced</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habitat Restoration/Creation (no.)</x:t>
   </x:si>
   <x:si>
     <x:t>Default</x:t>
   </x:si>
   <x:si>
     <x:t>Bird Infrastructure Insalled</x:t>
   </x:si>
   <x:si>
+    <x:t>Bat Boxes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Blue Bird Boxes</x:t>
   </x:si>
   <x:si>
+    <x:t>Kestrel Boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Not Applicable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owl Boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raptor Perch</x:t>
+  </x:si>
+  <x:si>
     <x:t>Raptor Perches</x:t>
   </x:si>
   <x:si>
-    <x:t>Bat Boxes</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Wood Duck Boxes</x:t>
   </x:si>
   <x:si>
-    <x:t>Raptor Perch</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>pollinator garden/habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Private Land</x:t>
   </x:si>
   <x:si>
     <x:t>School</x:t>
   </x:si>
   <x:si>
     <x:t>Invasive Species Control</x:t>
   </x:si>
   <x:si>
     <x:t>Site Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Aquatic</x:t>
+  </x:si>
+  <x:si>
     <x:t>Terrestrial</x:t>
   </x:si>
   <x:si>
-    <x:t>Aquatic</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Recreation Area</x:t>
   </x:si>
   <x:si>
     <x:t>Wildlands</x:t>
   </x:si>
   <x:si>
+    <x:t>Biological</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hand Removal</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mechanical</x:t>
   </x:si>
   <x:si>
-    <x:t>Hand Removal</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Large Woody Debris (LWD)</x:t>
   </x:si>
   <x:si>
     <x:t>Nitrogen Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Pounds (lbs)</x:t>
   </x:si>
   <x:si>
     <x:t>Cannabis</x:t>
   </x:si>
   <x:si>
     <x:t>Native Seed Amplification</x:t>
   </x:si>
   <x:si>
     <x:t>Action Performed</x:t>
   </x:si>
   <x:si>
+    <x:t>Number of Amplified Seeds (seeds from nursery)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Number of Seeds Collected</x:t>
+  </x:si>
+  <x:si>
     <x:t>Number of Species of Seeds Collected</x:t>
   </x:si>
   <x:si>
-    <x:t>Number of Amplified Seeds (seeds from nursery)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>People Participating in Activity</x:t>
   </x:si>
   <x:si>
     <x:t>Constituent Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Agricultural Community</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beginning Farmer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fire Practitioners</x:t>
+  </x:si>
+  <x:si>
     <x:t>General Public</x:t>
   </x:si>
   <x:si>
+    <x:t>Landowners</x:t>
+  </x:si>
+  <x:si>
     <x:t>Municipal Employees</x:t>
   </x:si>
   <x:si>
-    <x:t>Agricultural Community</x:t>
+    <x:t>Seniors</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Underserved Community </x:t>
   </x:si>
   <x:si>
-    <x:t>Seniors</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Youth</x:t>
   </x:si>
   <x:si>
-    <x:t>Beginning Farmer</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Primary Service Type</x:t>
   </x:si>
   <x:si>
     <x:t>Creek Cleanups</x:t>
   </x:si>
   <x:si>
+    <x:t>Fire Safe/Firewise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal Training</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techncial Assistance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Workshops</x:t>
   </x:si>
   <x:si>
-    <x:t>Municipal Training</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Phosphorus Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Document</x:t>
   </x:si>
   <x:si>
     <x:t>Plan Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Agricultural Water Quality Managment Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carbon Farm Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Community Wildfire Protection Plan </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservation Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forest Management Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habitat Plan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Watershed Management Plan</x:t>
   </x:si>
   <x:si>
-    <x:t>Habitat Plan</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Plants Installed</x:t>
   </x:si>
   <x:si>
     <x:t>Reforestation</x:t>
   </x:si>
   <x:si>
     <x:t>Roads Assessed for Pollutant Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Mile (miles)</x:t>
   </x:si>
   <x:si>
     <x:t>Roads Treated for Pollutant Reduction</x:t>
   </x:si>
   <x:si>
+    <x:t>Culverts Cleaned or Replaced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decommissioned</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage Dips Constructed</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hydrologically Disconnected</x:t>
   </x:si>
   <x:si>
-    <x:t>Decommissioned</x:t>
+    <x:t>Storm Proofed</x:t>
   </x:si>
   <x:si>
     <x:t>Treated, as needed</x:t>
   </x:si>
   <x:si>
-    <x:t>Storm Proofed</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Sediment Load Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Sediment Source</x:t>
   </x:si>
   <x:si>
+    <x:t>Channel incision</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gully</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mass wasting</x:t>
   </x:si>
   <x:si>
-    <x:t>Gully</x:t>
+    <x:t>Road</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sheet and rill erosion</x:t>
   </x:si>
   <x:si>
     <x:t>Stream bank</x:t>
   </x:si>
   <x:si>
-    <x:t>Sheet and rill erosion</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Special Status Amphibian Species Habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Focal Species</x:t>
   </x:si>
   <x:si>
+    <x:t>arroyo toad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>black toad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California red-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California tiger salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>desert slender salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>foothill yellow-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern Canyon slender salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>limestone salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oregon spotted frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz long-toed salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scott Bar salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta salamander</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sierra Nevada yellow-legged frog</x:t>
   </x:si>
   <x:si>
-    <x:t>Oregon spotted frog</x:t>
+    <x:t>Siskiyou Mountains salamander</x:t>
   </x:si>
   <x:si>
     <x:t>southern mountain yellow-legged frog</x:t>
   </x:si>
   <x:si>
-    <x:t>California red-legged frog</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Tehachapi slender salamander</x:t>
   </x:si>
   <x:si>
-    <x:t>Kern Canyon slender salamander</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Yosemite toad</x:t>
   </x:si>
   <x:si>
-    <x:t>arroyo toad</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Listing Status</x:t>
   </x:si>
   <x:si>
+    <x:t>Federally Endangered</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Endangered/State Endangered</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Endangered/State Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Threatened/State Threatened</x:t>
+  </x:si>
+  <x:si>
     <x:t>State Candidate Threatened</x:t>
   </x:si>
   <x:si>
+    <x:t>State Endangered</x:t>
+  </x:si>
+  <x:si>
     <x:t>State Threatened</x:t>
   </x:si>
   <x:si>
-    <x:t>State Endangered</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Special Status Crustacean Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>California freshwater shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservancy fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>longhorn fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta crayfish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vernal pool fairy shrimp</x:t>
+  </x:si>
+  <x:si>
     <x:t>vernal pool tadpole shrimp</x:t>
   </x:si>
   <x:si>
-    <x:t>vernal pool fairy shrimp</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Special Status Fish Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>bonytail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bull trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - California coastal ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - Central Valley spring-run ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - Sacramento River winter-run ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clear Lake hitch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>coho salmon - central California coast ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>coho salmon - southern Oregon / northern California ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorado pikeminnow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cottonball Marsh pupfish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta smelt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>desert pupfish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eulachon</x:t>
+  </x:si>
+  <x:si>
     <x:t>green sturgeon</x:t>
   </x:si>
   <x:si>
+    <x:t>Lahontan cutthroat trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Little Kern golden trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>longfin smelt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lost River sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modoc sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave tui chub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens pupfish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens tui chub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paiute cutthroat trout</x:t>
+  </x:si>
+  <x:si>
     <x:t>razorback sucker</x:t>
   </x:si>
   <x:si>
-    <x:t>eulachon</x:t>
-[...26 lines deleted...]
-    <x:t>Little Kern golden trout</x:t>
+    <x:t>rough sculpin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Ana sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shortnose sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - central California coast DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - Central Valley DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - northern California DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - south-central California coast DPS</x:t>
   </x:si>
   <x:si>
     <x:t>steelhead - southern California DPS</x:t>
   </x:si>
   <x:si>
-    <x:t>steelhead - south-central California coast DPS</x:t>
-[...29 lines deleted...]
-    <x:t>bonytail</x:t>
+    <x:t>tidewater goby</x:t>
   </x:si>
   <x:si>
     <x:t>unarmored threespine stickleback</x:t>
   </x:si>
   <x:si>
-    <x:t>tidewater goby</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Estuary</x:t>
   </x:si>
   <x:si>
     <x:t>Migration</x:t>
   </x:si>
   <x:si>
     <x:t>Rearing</x:t>
   </x:si>
   <x:si>
     <x:t>Spawning</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Candidate/State Threatened</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Insect Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Bay checkerspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behren's silverspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>callippe silverspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carson wandering skipper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casey's June beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delhi Sands flower-loving fly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta green ground beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Segundo blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes copper butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern primrose sphinx moth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laguna Mountains skipper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lange's metalmark butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lotis blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monarch butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mount Hermon (=barbate) June beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myrtle's silverspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nevares Spring naucorid bug</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ohlone tiger beetle</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oregon silverspot butterfly</x:t>
   </x:si>
   <x:si>
-    <x:t>Kern primrose sphinx moth</x:t>
-[...5 lines deleted...]
-    <x:t>Delta green ground beetle</x:t>
+    <x:t>Palos Verdes blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>quino checkerspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bruno elfin butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smith's blue butterfly</x:t>
   </x:si>
   <x:si>
     <x:t>valley elderberry longhorn beetle</x:t>
   </x:si>
   <x:si>
     <x:t>Zayante band-winged grasshopper</x:t>
   </x:si>
   <x:si>
-    <x:t>Myrtle's silverspot butterfly</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Federal Candidate</x:t>
   </x:si>
   <x:si>
     <x:t>Other/None</x:t>
   </x:si>
   <x:si>
     <x:t>State Candidate</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Mammal Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Amargosa vole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buena Vista Lake ornate shrew</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California wolverine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fisher - West Coast DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno kangaroo rat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giant kangaroo rat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gray wolf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe fur-seal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt marten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lesser long-nosed bat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave ground squirrel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morro Bay kangaroo rat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson's antelope squirrel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific pocket mouse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peninsular bighorn sheep DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Point Arena mountain beaver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>riparian (=San Joaquin Valley) woodrat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>riparian brush rabbit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>salt-marsh harvest mouse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino kangaroo rat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Clemente Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin kit fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Miguel Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Nicolas Island fox</x:t>
+  </x:si>
+  <x:si>
     <x:t>Santa Catalina Island fox</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Cruz Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Rosa Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Nevada bighorn sheep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Nevada red fox</x:t>
+  </x:si>
+  <x:si>
     <x:t>southern sea otter</x:t>
   </x:si>
   <x:si>
-    <x:t>Guadalupe fur-seal</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Stephens' kangaroo rat</x:t>
   </x:si>
   <x:si>
     <x:t>Tipton kangaroo rat</x:t>
   </x:si>
   <x:si>
-    <x:t>Fresno kangaroo rat</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>State Candidate Endangered</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Reptile Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Alameda whipsnake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>barefoot gecko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>blunt-nosed leopard lizard</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coachella Valley fringe-toed lizard</x:t>
   </x:si>
   <x:si>
+    <x:t>desert tortoise</x:t>
+  </x:si>
+  <x:si>
     <x:t>giant gartersnake</x:t>
   </x:si>
   <x:si>
-    <x:t>Alameda whipsnake</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>green sea turtle</x:t>
   </x:si>
   <x:si>
-    <x:t>barefoot gecko</x:t>
+    <x:t>San Francisco gartersnake</x:t>
   </x:si>
   <x:si>
     <x:t>southern rubber boa</x:t>
   </x:si>
   <x:si>
-    <x:t>San Francisco gartersnake</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Stream Corridor Restored</x:t>
   </x:si>
   <x:si>
+    <x:t>Bank Stabilization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fence Installed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grade Stabilization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWD Installation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Plantings</x:t>
   </x:si>
   <x:si>
-    <x:t>Fence Installed</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
+    <x:t>Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In-stream</x:t>
+  </x:si>
+  <x:si>
     <x:t>Riparian Buffer</x:t>
   </x:si>
   <x:si>
-    <x:t>In-stream</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Summer Water Forbearance</x:t>
   </x:si>
   <x:si>
     <x:t>Acre-Foot (acre-feet)</x:t>
   </x:si>
   <x:si>
     <x:t>Cannabis Cultivation</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Municipal  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rangeland/Pastureland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Row Crop</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Rural Residential </x:t>
   </x:si>
   <x:si>
-    <x:t>Row Crop</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Surveying </x:t>
   </x:si>
   <x:si>
     <x:t>Underserved Communities (# of projects)</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Disposal/Removal</x:t>
   </x:si>
   <x:si>
     <x:t>Site Location</x:t>
   </x:si>
   <x:si>
+    <x:t>Coastline</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Forestland </x:t>
   </x:si>
   <x:si>
-    <x:t>Coastline</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Steam Corridor</x:t>
   </x:si>
   <x:si>
     <x:t>Water Conserved</x:t>
   </x:si>
   <x:si>
+    <x:t>Equipment Retrofits</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Increased Soil Water Holding Capacity </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irrigation System Upgrade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leak Dection</x:t>
+  </x:si>
+  <x:si>
     <x:t>Water Storage Facility</x:t>
   </x:si>
   <x:si>
-    <x:t>Leak Dection</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">Increased Soil Water Holding Capacity </x:t>
+    <x:t>Agricultural</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal Facility</x:t>
   </x:si>
   <x:si>
+    <x:t>Natural Area/Wildland/Park</x:t>
+  </x:si>
+  <x:si>
     <x:t>Residential</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Natural Area/Wildland/Park</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1841,87 +1841,87 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:AO156"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="46.800625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.700625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.010625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.580625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="36.390625" style="0" customWidth="1"/>
-[...24 lines deleted...]
-    <x:col min="30" max="30" width="23.280625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="43.320625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="59.680625" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="35.920625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="59.580625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="45.240625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="35.660625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="39.230625" style="0" customWidth="1"/>
+    <x:col min="12" max="12" width="50.600625" style="0" customWidth="1"/>
+    <x:col min="13" max="13" width="44.200625" style="0" customWidth="1"/>
+    <x:col min="14" max="14" width="43.590625" style="0" customWidth="1"/>
+    <x:col min="15" max="15" width="24.460625" style="0" customWidth="1"/>
+    <x:col min="16" max="16" width="38.710625" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="29.610625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="28.800625" style="0" customWidth="1"/>
+    <x:col min="19" max="19" width="34.530625" style="0" customWidth="1"/>
+    <x:col min="20" max="20" width="34.810625" style="0" customWidth="1"/>
+    <x:col min="21" max="21" width="28.170625" style="0" customWidth="1"/>
+    <x:col min="22" max="22" width="34.700625" style="0" customWidth="1"/>
+    <x:col min="23" max="23" width="31.350625" style="0" customWidth="1"/>
+    <x:col min="24" max="24" width="36.050625" style="0" customWidth="1"/>
+    <x:col min="25" max="25" width="26.290625" style="0" customWidth="1"/>
+    <x:col min="26" max="26" width="34.350625" style="0" customWidth="1"/>
+    <x:col min="27" max="27" width="32.200625" style="0" customWidth="1"/>
+    <x:col min="28" max="28" width="26.420625" style="0" customWidth="1"/>
+    <x:col min="29" max="29" width="30.230625" style="0" customWidth="1"/>
+    <x:col min="30" max="30" width="31.410625" style="0" customWidth="1"/>
     <x:col min="31" max="31" width="22.560625" style="0" customWidth="1"/>
-    <x:col min="32" max="32" width="23.470625" style="0" customWidth="1"/>
-[...8 lines deleted...]
-    <x:col min="41" max="41" width="27.370625" style="0" customWidth="1"/>
+    <x:col min="32" max="32" width="35.120625" style="0" customWidth="1"/>
+    <x:col min="33" max="33" width="29.410625" style="0" customWidth="1"/>
+    <x:col min="34" max="34" width="31.800625" style="0" customWidth="1"/>
+    <x:col min="35" max="35" width="40.590625" style="0" customWidth="1"/>
+    <x:col min="36" max="36" width="31.890625" style="0" customWidth="1"/>
+    <x:col min="37" max="37" width="28.780625" style="0" customWidth="1"/>
+    <x:col min="38" max="38" width="36.390625" style="0" customWidth="1"/>
+    <x:col min="39" max="39" width="24.310625" style="0" customWidth="1"/>
+    <x:col min="40" max="40" width="29.440625" style="0" customWidth="1"/>
+    <x:col min="41" max="41" width="54.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:41">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:41">
       <x:c r="A2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>6</x:v>
@@ -2082,101 +2082,101 @@
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:41">
       <x:c r="A6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F6" s="0" t="s">
+      <x:c r="G6" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G6" s="0" t="s">
+      <x:c r="H6" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H6" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I6" s="0" t="s">
+      <x:c r="J6" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="J6" s="0" t="s">
+      <x:c r="K6" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="K6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:41">
       <x:c r="C7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:41">
       <x:c r="A9" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:41">
       <x:c r="A10" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>63</x:v>
@@ -2240,66 +2240,66 @@
       </x:c>
       <x:c r="V10" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:41">
       <x:c r="C11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D11" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:41">
       <x:c r="A13" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:41">
       <x:c r="A14" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>87</x:v>
@@ -2449,57 +2449,57 @@
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:41">
       <x:c r="A21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D21" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:41">
       <x:c r="A23" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
@@ -2616,111 +2616,111 @@
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:41">
       <x:c r="C30" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D30" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F30" s="0" t="s">
+      <x:c r="G30" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="G30" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="K30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="K30" s="0" t="s">
+      <x:c r="L30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="L30" s="0" t="s">
+      <x:c r="M30" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="M30" s="0" t="s">
+      <x:c r="N30" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="N30" s="0" t="s">
+      <x:c r="O30" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="O30" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="P30" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q30" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="Q30" s="0" t="s">
+      <x:c r="R30" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="R30" s="0" t="s">
+      <x:c r="S30" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="S30" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="T30" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U30" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="U30" s="0" t="s">
+      <x:c r="V30" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="V30" s="0" t="s">
+      <x:c r="W30" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="X30" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Y30" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:41">
       <x:c r="C31" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D31" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:41">
       <x:c r="A33" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>1</x:v>
@@ -2804,95 +2804,95 @@
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:41">
       <x:c r="A39" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D39" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:41">
       <x:c r="C40" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D40" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="H40" s="0" t="s">
+      <x:c r="I40" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:41">
       <x:c r="A42" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:41">
       <x:c r="A43" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>87</x:v>
@@ -2919,60 +2919,60 @@
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:41">
       <x:c r="C45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D45" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:41">
       <x:c r="C46" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D46" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
@@ -3025,86 +3025,86 @@
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:41">
       <x:c r="C51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D51" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F51" s="0" t="s">
+      <x:c r="G51" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G51" s="0" t="s">
+      <x:c r="H51" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:41">
       <x:c r="C52" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D52" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:41">
       <x:c r="A54" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:41">
       <x:c r="A55" s="0" t="s">
         <x:v>197</x:v>
@@ -3117,54 +3117,54 @@
       </x:c>
       <x:c r="D55" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:41">
       <x:c r="C56" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D56" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:41">
       <x:c r="A58" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:41">
       <x:c r="A59" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
@@ -3278,57 +3278,57 @@
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:41">
       <x:c r="C65" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D65" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:41">
       <x:c r="A67" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:41">
       <x:c r="A68" s="0" t="s">
         <x:v>233</x:v>
@@ -3358,92 +3358,92 @@
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:41">
       <x:c r="C70" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D70" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="G70" s="0" t="s">
+      <x:c r="H70" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:41">
       <x:c r="C71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D71" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:41">
       <x:c r="A73" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:41">
       <x:c r="A74" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>63</x:v>
@@ -3467,66 +3467,66 @@
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:41">
       <x:c r="A77" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D77" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:41">
       <x:c r="A79" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:41">
       <x:c r="A80" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>63</x:v>
@@ -3643,112 +3643,112 @@
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:41">
       <x:c r="A87" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D87" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:41">
       <x:c r="A89" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:41">
       <x:c r="A90" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D90" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:41">
       <x:c r="A92" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:41">
       <x:c r="A93" s="0" t="s">
         <x:v>280</x:v>
@@ -3775,63 +3775,63 @@
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:41">
       <x:c r="A96" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D96" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F96" s="0" t="s">
+      <x:c r="I96" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:41">
       <x:c r="A98" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:41">
       <x:c r="A99" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>283</x:v>
@@ -4338,63 +4338,63 @@
     <x:row r="120" spans="1:41">
       <x:c r="C120" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D120" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:41">
       <x:c r="C121" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D121" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H121" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="I121" s="0" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:41">
       <x:c r="A123" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
@@ -4479,54 +4479,54 @@
       </x:c>
       <x:c r="AA124" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="AB124" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="AC124" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="AD124" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:41">
       <x:c r="C125" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D125" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:41">
       <x:c r="C126" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D126" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
@@ -4663,78 +4663,78 @@
       </x:c>
       <x:c r="AG130" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="AH130" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="AI130" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="AJ130" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="AK130" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:41">
       <x:c r="C131" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D131" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K131" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="L131" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="M131" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="L131" s="0" t="s">
+      <x:c r="N131" s="0" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:41">
       <x:c r="A133" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:41">
       <x:c r="A134" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>6</x:v>
@@ -4868,63 +4868,63 @@
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:41">
       <x:c r="A142" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D142" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="H142" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:41">
       <x:c r="A144" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:41">
       <x:c r="A145" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>6</x:v>
@@ -4985,126 +4985,126 @@
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:41">
       <x:c r="A151" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D151" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="G151" s="0" t="s">
+      <x:c r="H151" s="0" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:41">
       <x:c r="C152" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D152" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:41">
       <x:c r="A154" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:41">
       <x:c r="A155" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D155" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:41">
       <x:c r="C156" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D156" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>