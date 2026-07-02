--- v3 (2026-05-02)
+++ v4 (2026-07-02)
@@ -1,1512 +1,1512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00245183eff46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a78e2069104466381efa1cd1e7cce8b.psmdcp" Id="R6bdfa20cbd154725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77f3d70806c49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/367893b1acd14ecf8ea3d04665b6a0aa.psmdcp" Id="R463e73972b184d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="485">
   <x:si>
     <x:t>Performance Measure</x:t>
   </x:si>
   <x:si>
     <x:t>Units</x:t>
   </x:si>
   <x:si>
     <x:t>Subcategory</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Options</x:t>
   </x:si>
   <x:si>
     <x:t>Options</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Conservation Practice (ac.)</x:t>
   </x:si>
   <x:si>
     <x:t>Acre (acres)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Conservation Practice </x:t>
   </x:si>
   <x:si>
+    <x:t>650 - Windbreak/Shelterbelt Renovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657 - Wetland Restoration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422 - Hedgerow Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412 - Grassed Waterway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393 - Filter Strip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386 - Field Border</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 - Forest Slash Treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345 - Residue and Tillage Management, Mulch Till</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344 - Residue Management, Seasonal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342 - Critical Area Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346 - Residue and Tillage Management, Ridge Till</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550 - Range Planting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390 - Riparian Herbaceous Cover</x:t>
+  </x:si>
+  <x:si>
     <x:t>311 - Alley Cropping</x:t>
   </x:si>
   <x:si>
+    <x:t>601 - Vegetative Barrier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391 - Riparian Forest Buffer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332 - Contour Buffer Strips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666 - Forest Stand Improvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612 - Tree/Shrub Establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590 - Nutrient Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512 - Forage and biomass Planning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381 - Silvopasture Establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380 - Windbreak/Shelterbelt Establishment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379 - Multi-Story Cropping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329 - Residue and Tillage Management, No Till/Strip Till/Direct Seed</x:t>
+  </x:si>
+  <x:si>
     <x:t>327 - Conservation Cover</x:t>
   </x:si>
   <x:si>
+    <x:t>528 - Prescribed Grazing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 - Cover Crops</x:t>
+  </x:si>
+  <x:si>
     <x:t>328 - Conservation Crop Rotation</x:t>
   </x:si>
   <x:si>
-    <x:t>329 - Residue and Tillage Management, No Till/Strip Till/Direct Seed</x:t>
-[...44 lines deleted...]
-    <x:t>412 - Grassed Waterway</x:t>
+    <x:t>484 - Mulching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462 - Precision Land Forming</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595 - Integrated Pest Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431 - Irrigation System Microirrigation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449 - Irrigation Water Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 - Soil Carbon Amendment (example, compost application)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561 - Heavy Use Area Protection</x:t>
   </x:si>
   <x:si>
     <x:t>420 - Wildlife Habitat Planting</x:t>
   </x:si>
   <x:si>
-    <x:t>422 - Hedgerow Planting</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Operation Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Orchard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vineyard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range/Pastureland</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cropland</x:t>
   </x:si>
   <x:si>
     <x:t>Dairy/Confined Animal Operation</x:t>
   </x:si>
   <x:si>
     <x:t>Diverse Ag Operation</x:t>
   </x:si>
   <x:si>
-    <x:t>Orchard</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Public Land</x:t>
   </x:si>
   <x:si>
-    <x:t>Range/Pastureland</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agricultural Conservation Practice (ft.)</x:t>
   </x:si>
   <x:si>
     <x:t>Linear Foot (lf)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservation Practice</x:t>
   </x:si>
   <x:si>
+    <x:t>468 - Lined Waterway or Outlet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416 - Livestock Pipeline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430 - Irrigation Pipeline</x:t>
+  </x:si>
+  <x:si>
     <x:t>382 - Fence</x:t>
   </x:si>
   <x:si>
-    <x:t>416 - Livestock Pipeline</x:t>
-[...5 lines deleted...]
-    <x:t>468 - Lined Waterway or Outlet</x:t>
+    <x:t>584 - Channel Bed Stabilization</x:t>
   </x:si>
   <x:si>
     <x:t>575 - Trails and Walkways</x:t>
   </x:si>
   <x:si>
-    <x:t>584 - Channel Bed Stabilization</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agricultural Conservation Practice (no.)</x:t>
   </x:si>
   <x:si>
     <x:t>Each Unit (number)</x:t>
   </x:si>
   <x:si>
+    <x:t>649 - Structures for Wildlife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366 - Anaerobic Digester</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372 - Combustion System Improvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317 - Composting Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605 - Denitrifying Bioreactor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374 - Farmstead Energy Improvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410 - Grade Stabilization Structure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447 - Irrigation System, Tailwater Recovery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378 - Pond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533 - Pumping Plant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350 - Sediment Basin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574 - Spring Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578 - Stream Crossing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632 - Waste Separation Facility</x:t>
+  </x:si>
+  <x:si>
     <x:t>313 - Waste Storage Facility</x:t>
   </x:si>
   <x:si>
-    <x:t>317 - Composting Facility</x:t>
-[...2 lines deleted...]
-    <x:t>350 - Sediment Basin</x:t>
+    <x:t>634 - Waste Transfer</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">359 - Waste Treatment Lagoon </x:t>
   </x:si>
   <x:si>
-    <x:t>366 - Anaerobic Digester</x:t>
-[...26 lines deleted...]
-    <x:t>605 - Denitrifying Bioreactor</x:t>
+    <x:t>638 - Water and Sediment Control Basin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636 - Water Harvesting Catchment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642 - Water Well</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614 - Watering Facility (Trough)</x:t>
   </x:si>
   <x:si>
     <x:t>614 - Watering Facility (Tank)</x:t>
   </x:si>
   <x:si>
-    <x:t>614 - Watering Facility (Trough)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Biomass Utilization</x:t>
   </x:si>
   <x:si>
     <x:t>Ton (tons)</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Utilization</x:t>
   </x:si>
   <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Timber Product</x:t>
+  </x:si>
+  <x:si>
     <x:t>Energy Production</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Property Ownership</x:t>
   </x:si>
   <x:si>
     <x:t>Federal</x:t>
   </x:si>
   <x:si>
+    <x:t>State</x:t>
+  </x:si>
+  <x:si>
     <x:t>Local</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
-    <x:t>State</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tribal</x:t>
   </x:si>
   <x:si>
     <x:t>Defensible Space Inspections</x:t>
   </x:si>
   <x:si>
     <x:t>CAL FIRE UNIT</x:t>
   </x:si>
   <x:si>
+    <x:t>San Luis Obispo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehama-Glenn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tulare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuolumne-Calaveras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Benito-Monterey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta-Trinity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Clara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nevada-Yuba-Placer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madera-Marisposa-Merced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mendocino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonoma-Lake Napa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lassen-Modoc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Del-Norte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresno-Kings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Mateo-Santa Cruz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Butte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bernardino</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amador- El Dorado</x:t>
   </x:si>
   <x:si>
-    <x:t>Butte</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Events</x:t>
   </x:si>
   <x:si>
     <x:t>Event Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Outreach/Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project Tour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legislative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Farm Tours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symposium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workshop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical Training</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cleanups</x:t>
   </x:si>
   <x:si>
-    <x:t>Farm Tours</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Fish Passage Barrier Treatment</x:t>
   </x:si>
   <x:si>
     <x:t>Barrier Type</x:t>
   </x:si>
   <x:si>
     <x:t>Man-made</x:t>
   </x:si>
   <x:si>
     <x:t>Natural</x:t>
   </x:si>
   <x:si>
     <x:t>Treatment Types</x:t>
   </x:si>
   <x:si>
     <x:t>Mitigation</x:t>
   </x:si>
   <x:si>
     <x:t>Removal</x:t>
   </x:si>
   <x:si>
     <x:t>Fuels Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Treatment Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Prescribed Burn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mechanical Thinning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hand Thinning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pile and Burn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brush Removal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pruning</x:t>
+  </x:si>
+  <x:si>
     <x:t>Biomass Removal</x:t>
   </x:si>
   <x:si>
-    <x:t>Brush Removal</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Hazardous Tree Removal</x:t>
   </x:si>
   <x:si>
-    <x:t>Mechanical Thinning</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Prescribed Grazing</x:t>
   </x:si>
   <x:si>
-    <x:t>Pruning</x:t>
+    <x:t>Madera-Mariposa-Merced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt Del Norte</x:t>
   </x:si>
   <x:si>
     <x:t>Amador-El Dorado</x:t>
   </x:si>
   <x:si>
-    <x:t>Humboldt Del Norte</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Project Objective</x:t>
   </x:si>
   <x:si>
+    <x:t>Forest Resiliency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaded Fuelbreak</x:t>
+  </x:si>
+  <x:si>
     <x:t>Defensible Space</x:t>
   </x:si>
   <x:si>
-    <x:t>Forest Resiliency</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Forest Pest Management</x:t>
   </x:si>
   <x:si>
+    <x:t>Thinning to reduce competition</x:t>
+  </x:si>
+  <x:si>
     <x:t>Remove dead and dying</x:t>
   </x:si>
   <x:si>
-    <x:t>Thinning to reduce competition</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Pest Type</x:t>
   </x:si>
   <x:si>
+    <x:t>SOD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diseases</x:t>
   </x:si>
   <x:si>
     <x:t>Insects</x:t>
   </x:si>
   <x:si>
-    <x:t>SOD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forestry Conservation Practice</x:t>
   </x:si>
   <x:si>
+    <x:t>660 - Tree/Shrub Pruning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490 - Tree/Shrub Site Prep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394 - Firebreak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 - Woody Residue Treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383 - Fuel Break</x:t>
+  </x:si>
+  <x:si>
     <x:t>314 - Brush Management</x:t>
   </x:si>
   <x:si>
-    <x:t>383 - Fuel Break</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Forestry GHG Reduction (Annual)</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Mitigation</x:t>
   </x:si>
   <x:si>
     <x:t>Avoided Emission</x:t>
   </x:si>
   <x:si>
     <x:t>Sequestered</x:t>
   </x:si>
   <x:si>
     <x:t>Accounting Method</x:t>
   </x:si>
   <x:si>
+    <x:t>USFS COLE (Carbon On Line Estimator)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR - Voluntary Market Protocol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARB Greenhouse Gas Calculator Tool – Forest Health Grant Program</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARB Compliance Market Protocol</x:t>
   </x:si>
   <x:si>
-    <x:t>ARB Greenhouse Gas Calculator Tool – Forest Health Grant Program</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Growth/Yield Model Used</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">USFS FVS (Forest Vegetation Simulator) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPS (Stand Projection System)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPS (Forest Projection System)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORSEE (Forest and Stand Evaluation Environment)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CACTOS (CA Conifer Timber Output Simulator)</x:t>
   </x:si>
   <x:si>
-    <x:t>FORSEE (Forest and Stand Evaluation Environment)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GHG Reduction (Annual)</x:t>
   </x:si>
   <x:si>
     <x:t>Land Use</x:t>
   </x:si>
   <x:si>
+    <x:t>Urban/Suburban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ranch</x:t>
+  </x:si>
+  <x:si>
     <x:t>Farm</x:t>
   </x:si>
   <x:si>
-    <x:t>Ranch</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>COMET-Farm</x:t>
   </x:si>
   <x:si>
     <x:t>COMET-Planner</x:t>
   </x:si>
   <x:si>
+    <x:t>Local Peer-Reviewed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEEP GHG Emissions Reduction Calculator</x:t>
+  </x:si>
+  <x:si>
     <x:t>Compost-Planner</x:t>
   </x:si>
   <x:si>
     <x:t>EPA Greenhouse Gas Equivalencies Calculator</x:t>
   </x:si>
   <x:si>
-    <x:t>Local Peer-Reviewed</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GHG Reduction (Cumulative 20 yr) Expected PM only</x:t>
   </x:si>
   <x:si>
+    <x:t>Wildland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suburban/urban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forestland</x:t>
+  </x:si>
+  <x:si>
     <x:t>Farm/Ranch</x:t>
   </x:si>
   <x:si>
-    <x:t>Forestland</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Habitat Restoration/Creation</x:t>
   </x:si>
   <x:si>
     <x:t>Habitat Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Other sensitive habitat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oak woodland</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coastal prairie</x:t>
   </x:si>
   <x:si>
+    <x:t>Seasonal wetland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wet meadow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riparian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salt marsh</x:t>
+  </x:si>
+  <x:si>
     <x:t>Estuarine</x:t>
   </x:si>
   <x:si>
     <x:t>Lacustrine</x:t>
   </x:si>
   <x:si>
-    <x:t>Oak woodland</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Palustrine</x:t>
   </x:si>
   <x:si>
-    <x:t>Riparian</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Vernal pool</x:t>
   </x:si>
   <x:si>
-    <x:t>Wet meadow</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Action Taken</x:t>
   </x:si>
   <x:si>
     <x:t>Created</x:t>
   </x:si>
   <x:si>
+    <x:t>Restored</x:t>
+  </x:si>
+  <x:si>
     <x:t>Enhanced</x:t>
   </x:si>
   <x:si>
-    <x:t>Restored</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habitat Restoration/Creation (no.)</x:t>
   </x:si>
   <x:si>
     <x:t>Default</x:t>
   </x:si>
   <x:si>
     <x:t>Bird Infrastructure Insalled</x:t>
   </x:si>
   <x:si>
+    <x:t>Blue Bird Boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raptor Perches</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bat Boxes</x:t>
   </x:si>
   <x:si>
-    <x:t>Blue Bird Boxes</x:t>
+    <x:t>Owl Boxes</x:t>
   </x:si>
   <x:si>
     <x:t>Kestrel Boxes</x:t>
   </x:si>
   <x:si>
+    <x:t>Wood Duck Boxes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raptor Perch</x:t>
+  </x:si>
+  <x:si>
     <x:t>Not Applicable</x:t>
   </x:si>
   <x:si>
-    <x:t>Owl Boxes</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>pollinator garden/habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Private Land</x:t>
   </x:si>
   <x:si>
     <x:t>School</x:t>
   </x:si>
   <x:si>
     <x:t>Invasive Species Control</x:t>
   </x:si>
   <x:si>
     <x:t>Site Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Terrestrial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aquatic</x:t>
   </x:si>
   <x:si>
-    <x:t>Terrestrial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Recreation Area</x:t>
   </x:si>
   <x:si>
     <x:t>Wildlands</x:t>
   </x:si>
   <x:si>
+    <x:t>Mechanical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hand Removal</x:t>
+  </x:si>
+  <x:si>
     <x:t>Biological</x:t>
   </x:si>
   <x:si>
     <x:t>Chemical</x:t>
   </x:si>
   <x:si>
-    <x:t>Hand Removal</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Large Woody Debris (LWD)</x:t>
   </x:si>
   <x:si>
     <x:t>Nitrogen Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Pounds (lbs)</x:t>
   </x:si>
   <x:si>
     <x:t>Cannabis</x:t>
   </x:si>
   <x:si>
     <x:t>Native Seed Amplification</x:t>
   </x:si>
   <x:si>
     <x:t>Action Performed</x:t>
   </x:si>
   <x:si>
+    <x:t>Number of Species of Seeds Collected</x:t>
+  </x:si>
+  <x:si>
     <x:t>Number of Amplified Seeds (seeds from nursery)</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Seeds Collected</x:t>
   </x:si>
   <x:si>
-    <x:t>Number of Species of Seeds Collected</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>People Participating in Activity</x:t>
   </x:si>
   <x:si>
     <x:t>Constituent Type</x:t>
   </x:si>
   <x:si>
+    <x:t>General Public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal Employees</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agricultural Community</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Underserved Community </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youth</x:t>
+  </x:si>
+  <x:si>
     <x:t>Beginning Farmer</x:t>
   </x:si>
   <x:si>
     <x:t>Fire Practitioners</x:t>
   </x:si>
   <x:si>
-    <x:t>General Public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Landowners</x:t>
   </x:si>
   <x:si>
-    <x:t>Municipal Employees</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Primary Service Type</x:t>
   </x:si>
   <x:si>
     <x:t>Creek Cleanups</x:t>
   </x:si>
   <x:si>
+    <x:t>Workshops</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal Training</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techncial Assistance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fire Safe/Firewise</x:t>
   </x:si>
   <x:si>
-    <x:t>Municipal Training</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Phosphorus Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Document</x:t>
   </x:si>
   <x:si>
     <x:t>Plan Type</x:t>
   </x:si>
   <x:si>
+    <x:t>Watershed Management Plan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habitat Plan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agricultural Water Quality Managment Plan</x:t>
   </x:si>
   <x:si>
+    <x:t>Conservation Plan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carbon Farm Plan</x:t>
   </x:si>
   <x:si>
+    <x:t>Forest Management Plan</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Community Wildfire Protection Plan </x:t>
   </x:si>
   <x:si>
-    <x:t>Conservation Plan</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Plants Installed</x:t>
   </x:si>
   <x:si>
     <x:t>Reforestation</x:t>
   </x:si>
   <x:si>
     <x:t>Roads Assessed for Pollutant Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Mile (miles)</x:t>
   </x:si>
   <x:si>
     <x:t>Roads Treated for Pollutant Reduction</x:t>
   </x:si>
   <x:si>
+    <x:t>Hydrologically Disconnected</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decommissioned</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treated, as needed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storm Proofed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage Dips Constructed</x:t>
+  </x:si>
+  <x:si>
     <x:t>Culverts Cleaned or Replaced</x:t>
   </x:si>
   <x:si>
-    <x:t>Decommissioned</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sediment Load Reduction</x:t>
   </x:si>
   <x:si>
     <x:t>Sediment Source</x:t>
   </x:si>
   <x:si>
+    <x:t>Mass wasting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stream bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sheet and rill erosion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Road</x:t>
+  </x:si>
+  <x:si>
     <x:t>Channel incision</x:t>
   </x:si>
   <x:si>
-    <x:t>Gully</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Special Status Amphibian Species Habitat</x:t>
   </x:si>
   <x:si>
     <x:t>Focal Species</x:t>
   </x:si>
   <x:si>
+    <x:t>Sierra Nevada yellow-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oregon spotted frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>southern mountain yellow-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California red-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>foothill yellow-legged frog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siskiyou Mountains salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scott Bar salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>limestone salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tehachapi slender salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern Canyon slender salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>desert slender salamander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>black toad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yosemite toad</x:t>
+  </x:si>
+  <x:si>
     <x:t>arroyo toad</x:t>
   </x:si>
   <x:si>
-    <x:t>black toad</x:t>
-[...2 lines deleted...]
-    <x:t>California red-legged frog</x:t>
+    <x:t>Santa Cruz long-toed salamander</x:t>
   </x:si>
   <x:si>
     <x:t>California tiger salamander</x:t>
   </x:si>
   <x:si>
-    <x:t>desert slender salamander</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Listing Status</x:t>
   </x:si>
   <x:si>
+    <x:t>State Candidate Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Endangered</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Endangered/State Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Threatened/State Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Threatened</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federally Endangered/State Endangered</x:t>
+  </x:si>
+  <x:si>
     <x:t>Federally Endangered</x:t>
   </x:si>
   <x:si>
-    <x:t>Federally Endangered/State Endangered</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Special Status Crustacean Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>vernal pool tadpole shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vernal pool fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shasta crayfish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverside fairy shrimp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>longhorn fairy shrimp</x:t>
+  </x:si>
+  <x:si>
     <x:t>California freshwater shrimp</x:t>
   </x:si>
   <x:si>
     <x:t>Conservancy fairy shrimp</x:t>
   </x:si>
   <x:si>
-    <x:t>longhorn fairy shrimp</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Special Status Fish Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>green sturgeon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>razorback sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eulachon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>longfin smelt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens tui chub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave tui chub</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bull trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorado pikeminnow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - Sacramento River winter-run ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - Central Valley spring-run ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chinook salmon - California coastal ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Little Kern golden trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - southern California DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - south-central California coast DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - northern California DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - Central Valley DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>steelhead - central California coast DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>coho salmon - southern Oregon / northern California ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>coho salmon - central California coast ESU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paiute cutthroat trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lahontan cutthroat trout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clear Lake hitch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta smelt</x:t>
+  </x:si>
+  <x:si>
     <x:t>bonytail</x:t>
   </x:si>
   <x:si>
-    <x:t>bull trout</x:t>
-[...20 lines deleted...]
-    <x:t>Colorado pikeminnow</x:t>
+    <x:t>unarmored threespine stickleback</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tidewater goby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lost River sucker</x:t>
   </x:si>
   <x:si>
     <x:t>Cottonball Marsh pupfish</x:t>
   </x:si>
   <x:si>
-    <x:t>Delta smelt</x:t>
+    <x:t>Owens pupfish</x:t>
   </x:si>
   <x:si>
     <x:t>desert pupfish</x:t>
   </x:si>
   <x:si>
-    <x:t>eulachon</x:t>
-[...14 lines deleted...]
-    <x:t>Lost River sucker</x:t>
+    <x:t>rough sculpin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shortnose sucker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Ana sucker</x:t>
   </x:si>
   <x:si>
     <x:t>Modoc sucker</x:t>
   </x:si>
   <x:si>
-    <x:t>Mohave tui chub</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Estuary</x:t>
   </x:si>
   <x:si>
     <x:t>Migration</x:t>
   </x:si>
   <x:si>
     <x:t>Rearing</x:t>
   </x:si>
   <x:si>
     <x:t>Spawning</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Candidate/State Threatened</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Insect Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Oregon silverspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kern primrose sphinx moth</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bay checkerspot butterfly</x:t>
   </x:si>
   <x:si>
+    <x:t>Delta green ground beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>valley elderberry longhorn beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zayante band-winged grasshopper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myrtle's silverspot butterfly</x:t>
+  </x:si>
+  <x:si>
     <x:t>Behren's silverspot butterfly</x:t>
   </x:si>
   <x:si>
     <x:t>callippe silverspot butterfly</x:t>
   </x:si>
   <x:si>
+    <x:t>Delhi Sands flower-loving fly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laguna Mountains skipper</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carson wandering skipper</x:t>
   </x:si>
   <x:si>
+    <x:t>Mount Hermon (=barbate) June beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lotis blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mission blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palos Verdes blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>quino checkerspot butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smith's blue butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Segundo blue butterfly</x:t>
+  </x:si>
+  <x:si>
     <x:t>Casey's June beetle</x:t>
   </x:si>
   <x:si>
-    <x:t>Delhi Sands flower-loving fly</x:t>
-[...5 lines deleted...]
-    <x:t>El Segundo blue butterfly</x:t>
+    <x:t>Ohlone tiger beetle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Bruno elfin butterfly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lange's metalmark butterfly</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes copper butterfly</x:t>
   </x:si>
   <x:si>
-    <x:t>Kern primrose sphinx moth</x:t>
-[...11 lines deleted...]
-    <x:t>Mission blue butterfly</x:t>
+    <x:t>Nevares Spring naucorid bug</x:t>
   </x:si>
   <x:si>
     <x:t>Monarch butterfly</x:t>
   </x:si>
   <x:si>
-    <x:t>Mount Hermon (=barbate) June beetle</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Federal Candidate</x:t>
   </x:si>
   <x:si>
     <x:t>Other/None</x:t>
   </x:si>
   <x:si>
     <x:t>State Candidate</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Mammal Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Santa Catalina Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>southern sea otter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guadalupe fur-seal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fisher - West Coast DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>California wolverine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mohave ground squirrel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Nicolas Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Clemente Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humboldt marten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson's antelope squirrel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Joaquin kit fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>riparian brush rabbit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buena Vista Lake ornate shrew</x:t>
+  </x:si>
+  <x:si>
+    <x:t>salt-marsh harvest mouse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific pocket mouse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Nevada bighorn sheep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peninsular bighorn sheep DPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>riparian (=San Joaquin Valley) woodrat</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amargosa vole</x:t>
   </x:si>
   <x:si>
-    <x:t>Buena Vista Lake ornate shrew</x:t>
-[...5 lines deleted...]
-    <x:t>fisher - West Coast DPS</x:t>
+    <x:t>lesser long-nosed bat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stephens' kangaroo rat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tipton kangaroo rat</x:t>
   </x:si>
   <x:si>
     <x:t>Fresno kangaroo rat</x:t>
   </x:si>
   <x:si>
+    <x:t>San Bernardino kangaroo rat</x:t>
+  </x:si>
+  <x:si>
     <x:t>giant kangaroo rat</x:t>
   </x:si>
   <x:si>
+    <x:t>Morro Bay kangaroo rat</x:t>
+  </x:si>
+  <x:si>
     <x:t>gray wolf</x:t>
   </x:si>
   <x:si>
-    <x:t>Guadalupe fur-seal</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Point Arena mountain beaver</x:t>
   </x:si>
   <x:si>
-    <x:t>riparian (=San Joaquin Valley) woodrat</x:t>
-[...14 lines deleted...]
-    <x:t>San Joaquin kit fox</x:t>
+    <x:t>Santa Rosa Island fox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santa Cruz Island fox</x:t>
   </x:si>
   <x:si>
     <x:t>San Miguel Island fox</x:t>
   </x:si>
   <x:si>
-    <x:t>San Nicolas Island fox</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sierra Nevada red fox</x:t>
   </x:si>
   <x:si>
-    <x:t>southern sea otter</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>State Candidate Endangered</x:t>
   </x:si>
   <x:si>
     <x:t>Special Status Reptile Species Habitat</x:t>
   </x:si>
   <x:si>
+    <x:t>Coachella Valley fringe-toed lizard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giant gartersnake</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alameda whipsnake</x:t>
   </x:si>
   <x:si>
+    <x:t>desert tortoise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>green sea turtle</x:t>
+  </x:si>
+  <x:si>
     <x:t>barefoot gecko</x:t>
   </x:si>
   <x:si>
+    <x:t>southern rubber boa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Francisco gartersnake</x:t>
+  </x:si>
+  <x:si>
     <x:t>blunt-nosed leopard lizard</x:t>
   </x:si>
   <x:si>
-    <x:t>Coachella Valley fringe-toed lizard</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Stream Corridor Restored</x:t>
   </x:si>
   <x:si>
+    <x:t>Plantings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fence Installed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWD Installation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bank Stabilization</x:t>
   </x:si>
   <x:si>
-    <x:t>Fence Installed</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Grade Stabilization</x:t>
   </x:si>
   <x:si>
-    <x:t>LWD Installation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
+    <x:t>Riparian Buffer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In-stream</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bank</x:t>
   </x:si>
   <x:si>
-    <x:t>In-stream</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Summer Water Forbearance</x:t>
   </x:si>
   <x:si>
     <x:t>Acre-Foot (acre-feet)</x:t>
   </x:si>
   <x:si>
     <x:t>Cannabis Cultivation</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Rural Residential </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Row Crop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rangeland/Pastureland</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Municipal  </x:t>
   </x:si>
   <x:si>
-    <x:t>Rangeland/Pastureland</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Surveying </x:t>
   </x:si>
   <x:si>
     <x:t>Underserved Communities (# of projects)</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Disposal/Removal</x:t>
   </x:si>
   <x:si>
     <x:t>Site Location</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Forestland </x:t>
+  </x:si>
+  <x:si>
     <x:t>Coastline</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Forestland </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Steam Corridor</x:t>
   </x:si>
   <x:si>
     <x:t>Water Conserved</x:t>
   </x:si>
   <x:si>
+    <x:t>Water Storage Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leak Dection</x:t>
+  </x:si>
+  <x:si>
     <x:t>Equipment Retrofits</x:t>
   </x:si>
   <x:si>
+    <x:t>Irrigation System Upgrade</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Increased Soil Water Holding Capacity </x:t>
   </x:si>
   <x:si>
-    <x:t>Irrigation System Upgrade</x:t>
-[...5 lines deleted...]
-    <x:t>Water Storage Facility</x:t>
+    <x:t>Municipal Facility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residential</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural</x:t>
   </x:si>
   <x:si>
-    <x:t>Municipal Facility</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Natural Area/Wildland/Park</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Residential</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1841,87 +1841,87 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:AO156"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="46.800625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.700625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.010625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.580625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="43.320625" style="0" customWidth="1"/>
-[...24 lines deleted...]
-    <x:col min="30" max="30" width="31.410625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="36.390625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="43.320625" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="59.680625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="39.170625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="45.360625" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="41.220625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="40.720625" style="0" customWidth="1"/>
+    <x:col min="12" max="12" width="44.200625" style="0" customWidth="1"/>
+    <x:col min="13" max="13" width="45.240625" style="0" customWidth="1"/>
+    <x:col min="14" max="14" width="41.680625" style="0" customWidth="1"/>
+    <x:col min="15" max="15" width="43.590625" style="0" customWidth="1"/>
+    <x:col min="16" max="16" width="25.240625" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="34.810625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="40.590625" style="0" customWidth="1"/>
+    <x:col min="19" max="19" width="31.800625" style="0" customWidth="1"/>
+    <x:col min="20" max="20" width="30.030625" style="0" customWidth="1"/>
+    <x:col min="21" max="21" width="35.120625" style="0" customWidth="1"/>
+    <x:col min="22" max="22" width="50.600625" style="0" customWidth="1"/>
+    <x:col min="23" max="23" width="37.640625" style="0" customWidth="1"/>
+    <x:col min="24" max="24" width="25.750625" style="0" customWidth="1"/>
+    <x:col min="25" max="25" width="31.410625" style="0" customWidth="1"/>
+    <x:col min="26" max="26" width="29.610625" style="0" customWidth="1"/>
+    <x:col min="27" max="27" width="38.710625" style="0" customWidth="1"/>
+    <x:col min="28" max="28" width="24.460625" style="0" customWidth="1"/>
+    <x:col min="29" max="29" width="59.580625" style="0" customWidth="1"/>
+    <x:col min="30" max="30" width="23.280625" style="0" customWidth="1"/>
     <x:col min="31" max="31" width="22.560625" style="0" customWidth="1"/>
-    <x:col min="32" max="32" width="35.120625" style="0" customWidth="1"/>
-[...8 lines deleted...]
-    <x:col min="41" max="41" width="54.700625" style="0" customWidth="1"/>
+    <x:col min="32" max="32" width="23.470625" style="0" customWidth="1"/>
+    <x:col min="33" max="33" width="30.210625" style="0" customWidth="1"/>
+    <x:col min="34" max="34" width="19.780625" style="0" customWidth="1"/>
+    <x:col min="35" max="35" width="26.420625" style="0" customWidth="1"/>
+    <x:col min="36" max="36" width="31.590625" style="0" customWidth="1"/>
+    <x:col min="37" max="37" width="34.350625" style="0" customWidth="1"/>
+    <x:col min="38" max="38" width="32.200625" style="0" customWidth="1"/>
+    <x:col min="39" max="39" width="54.700625" style="0" customWidth="1"/>
+    <x:col min="40" max="40" width="29.410625" style="0" customWidth="1"/>
+    <x:col min="41" max="41" width="27.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:41">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:41">
       <x:c r="A2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>6</x:v>
@@ -2082,101 +2082,101 @@
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:41">
       <x:c r="A6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M6" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:41">
       <x:c r="C7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F7" s="0" t="s">
+      <x:c r="H7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G7" s="0" t="s">
+      <x:c r="I7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H7" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I7" s="0" t="s">
+      <x:c r="J7" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:41">
       <x:c r="A9" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:41">
       <x:c r="A10" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>63</x:v>
@@ -2240,66 +2240,66 @@
       </x:c>
       <x:c r="V10" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:41">
       <x:c r="C11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D11" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F11" s="0" t="s">
+      <x:c r="H11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G11" s="0" t="s">
+      <x:c r="I11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H11" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I11" s="0" t="s">
+      <x:c r="J11" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:41">
       <x:c r="A13" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:41">
       <x:c r="A14" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>87</x:v>
@@ -2449,57 +2449,57 @@
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:41">
       <x:c r="A21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D21" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="G21" s="0" t="s">
+      <x:c r="H21" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:41">
       <x:c r="A23" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
@@ -2616,111 +2616,111 @@
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:41">
       <x:c r="C30" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D30" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="K30" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="L30" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="M30" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="N30" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="O30" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F30" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="H30" s="0" t="s">
+      <x:c r="P30" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q30" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R30" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="S30" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="I30" s="0" t="s">
+      <x:c r="T30" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="U30" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="V30" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="W30" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="X30" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Y30" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:41">
       <x:c r="C31" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D31" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:41">
       <x:c r="A33" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>1</x:v>
@@ -2804,95 +2804,95 @@
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:41">
       <x:c r="A39" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D39" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F39" s="0" t="s">
+      <x:c r="G39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G39" s="0" t="s">
+      <x:c r="I39" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H39" s="0" t="s">
+      <x:c r="J39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="I39" s="0" t="s">
+      <x:c r="K39" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="J39" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K39" s="0" t="s">
+      <x:c r="L39" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:41">
       <x:c r="C40" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D40" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:41">
       <x:c r="A42" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:41">
       <x:c r="A43" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>87</x:v>
@@ -2919,60 +2919,60 @@
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:41">
       <x:c r="C45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D45" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="G45" s="0" t="s">
+      <x:c r="H45" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H45" s="0" t="s">
+      <x:c r="I45" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:41">
       <x:c r="C46" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D46" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
@@ -3025,86 +3025,86 @@
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:41">
       <x:c r="C51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D51" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:41">
       <x:c r="C52" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D52" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="H52" s="0" t="s">
+      <x:c r="I52" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="I52" s="0" t="s">
+      <x:c r="J52" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:41">
       <x:c r="A54" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:41">
       <x:c r="A55" s="0" t="s">
         <x:v>197</x:v>
@@ -3117,54 +3117,54 @@
       </x:c>
       <x:c r="D55" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:41">
       <x:c r="C56" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D56" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:41">
       <x:c r="A58" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:41">
       <x:c r="A59" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
@@ -3278,57 +3278,57 @@
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:41">
       <x:c r="C65" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D65" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:41">
       <x:c r="A67" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:41">
       <x:c r="A68" s="0" t="s">
         <x:v>233</x:v>
@@ -3358,92 +3358,92 @@
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:41">
       <x:c r="C70" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D70" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:41">
       <x:c r="C71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D71" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F71" s="0" t="s">
+      <x:c r="G71" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="G71" s="0" t="s">
+      <x:c r="H71" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="H71" s="0" t="s">
+      <x:c r="I71" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="I71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:41">
       <x:c r="A73" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:41">
       <x:c r="A74" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>63</x:v>
@@ -3467,66 +3467,66 @@
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:41">
       <x:c r="A77" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D77" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F77" s="0" t="s">
+      <x:c r="H77" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I77" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J77" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:41">
       <x:c r="A79" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:41">
       <x:c r="A80" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>63</x:v>
@@ -3643,112 +3643,112 @@
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:41">
       <x:c r="A87" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D87" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:41">
       <x:c r="A89" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:41">
       <x:c r="A90" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D90" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F90" s="0" t="s">
+      <x:c r="G90" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="G90" s="0" t="s">
+      <x:c r="H90" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H90" s="0" t="s">
+      <x:c r="I90" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="I90" s="0" t="s">
+      <x:c r="J90" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="J90" s="0" t="s">
+      <x:c r="K90" s="0" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:41">
       <x:c r="A92" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:41">
       <x:c r="A93" s="0" t="s">
         <x:v>280</x:v>
@@ -3775,63 +3775,63 @@
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:41">
       <x:c r="A96" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D96" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F96" s="0" t="s">
+      <x:c r="H96" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="G96" s="0" t="s">
+      <x:c r="I96" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:41">
       <x:c r="A98" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:41">
       <x:c r="A99" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>283</x:v>
@@ -4338,63 +4338,63 @@
     <x:row r="120" spans="1:41">
       <x:c r="C120" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D120" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:41">
       <x:c r="C121" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D121" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:41">
       <x:c r="A123" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
@@ -4479,54 +4479,54 @@
       </x:c>
       <x:c r="AA124" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="AB124" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="AC124" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="AD124" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:41">
       <x:c r="C125" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D125" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:41">
       <x:c r="C126" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D126" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
@@ -4663,78 +4663,78 @@
       </x:c>
       <x:c r="AG130" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="AH130" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="AI130" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="AJ130" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="AK130" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:41">
       <x:c r="C131" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D131" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="J131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:41">
       <x:c r="A133" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:41">
       <x:c r="A134" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>6</x:v>
@@ -4868,63 +4868,63 @@
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:41">
       <x:c r="A142" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D142" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="J142" s="0" t="s">
+      <x:c r="K142" s="0" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:41">
       <x:c r="A144" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:41">
       <x:c r="A145" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>6</x:v>
@@ -4985,126 +4985,126 @@
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:41">
       <x:c r="A151" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D151" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:41">
       <x:c r="C152" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D152" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:41">
       <x:c r="A154" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:41">
       <x:c r="A155" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D155" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:41">
       <x:c r="C156" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D156" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>