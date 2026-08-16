--- v4 (2026-07-02)
+++ v5 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77f3d70806c49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/367893b1acd14ecf8ea3d04665b6a0aa.psmdcp" Id="R463e73972b184d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd013bd39ac1d499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db72f045a8e4fc29f5f1de1cac452d8.psmdcp" Id="Rba720a42ef824bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Performance Measures" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="485">
   <x:si>
     <x:t>Performance Measure</x:t>
   </x:si>
   <x:si>
     <x:t>Units</x:t>
   </x:si>
   <x:si>